--- v0 (2026-08-05)
+++ v1 (2026-11-04)
@@ -1,1478 +1,7557 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483659" r:id="rId4"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId5"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...4 lines deleted...]
-    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="258" r:id="rId8"/>
+    <p:sldId id="259" r:id="rId9"/>
+    <p:sldId id="260" r:id="rId10"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000" type="screen16x9"/>
+  <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
+  <p:defaultTextStyle>
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" orient="horz" pos="1620">
+          <p15:clr>
+            <a:srgbClr val="747775"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="747775"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-
+<file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
+        </p:scale>
+        <p:origin x="0" y="0"/>
+      </p:cViewPr>
+      <p:guideLst>
+        <p:guide pos="1620" orient="horz"/>
+        <p:guide pos="2880"/>
+      </p:guideLst>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+</p:viewPr>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Blank">
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
-[...147 lines deleted...]
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Vorm"/>
+          <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="457200"/>
-            <a:ext cx="1802500" cy="840000"/>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096075" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...6 lines deleted...]
-          </a:solidFill>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...3 lines deleted...]
-        </p:txBody>
       </p:sp>
-      <p:pic>
-[...12 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="577200" y="577200"/>
-            <a:ext cx="1562500" cy="600000"/>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...16 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...80 lines deleted...]
-          </a:p>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-298450" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-298450" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-298450" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-298450" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-298450" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-298450" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-298450" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-298450" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-298450" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...2 lines deleted...]
-</p:sld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:notesStyle>
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vorm"/>
+          <p:cNvPr id="51" name="Google Shape;51;p:notes"/>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="110000"/>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096075" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...4 lines deleted...]
-          </a:solidFill>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
         </p:spPr>
-        <p:txBody>
-[...3 lines deleted...]
-        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Tekst"/>
-[...3 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="52" name="Google Shape;52;p:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1150000"/>
-            <a:ext cx="10820400" cy="1000000"/>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr/>
-[...37 lines deleted...]
-              </a:spcBef>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400">
-[...4 lines deleted...]
-              <a:t>Timor</a:t>
+              <a:t/>
             </a:r>
-          </a:p>
-[...33 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
+</p:notes>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="58" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vorm"/>
+          <p:cNvPr id="59" name="Google Shape;59;g3f855008fe0_0_2:notes"/>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="110000"/>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...4 lines deleted...]
-          </a:solidFill>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
         </p:spPr>
-        <p:txBody>
-[...3 lines deleted...]
-        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Tekst"/>
-[...3 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="60" name="Google Shape;60;g3f855008fe0_0_2:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1150000"/>
-            <a:ext cx="10820400" cy="1000000"/>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr/>
-[...37 lines deleted...]
-              </a:spcBef>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400">
-[...4 lines deleted...]
-              <a:t>In the border region near Atambua on Timor, Setia supports a training college for Christian kindergarten and primary-school teachers.</a:t>
+              <a:t/>
             </a:r>
-          </a:p>
-[...33 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
+</p:notes>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="67" name="Shape 67"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vorm"/>
+          <p:cNvPr id="68" name="Google Shape;68;g409eb5bfb9b_1_0:notes"/>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="110000"/>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...4 lines deleted...]
-          </a:solidFill>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
         </p:spPr>
-        <p:txBody>
-[...3 lines deleted...]
-        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Tekst"/>
-[...3 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="69" name="Google Shape;69;g409eb5bfb9b_1_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1150000"/>
-            <a:ext cx="10820400" cy="1000000"/>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr/>
-[...35 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400">
-[...4 lines deleted...]
-              <a:t>Foundation of a classroom: € 3000</a:t>
+              <a:t/>
             </a:r>
-          </a:p>
-[...72 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="75" name="Shape 75"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;g409eb5bfb9b_1_5:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="77" name="Google Shape;77;g409eb5bfb9b_1_5:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;g409eb5bfb9b_1_9:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;g409eb5bfb9b_1_9:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title slide" type="title">
+  <p:cSld name="TITLE">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Google Shape;10;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311708" y="744575"/>
+            <a:ext cx="8520600" cy="2052600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="2834125"/>
+            <a:ext cx="8520600" cy="792600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Big number">
+  <p:cSld name="BIG_NUMBER">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="44" name="Shape 44"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph hasCustomPrompt="1" type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1106125"/>
+            <a:ext cx="8520600" cy="1963500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:t>xx%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="3152225"/>
+            <a:ext cx="8520600" cy="1300800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-317500" lvl="1" marL="914400" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-317500" lvl="2" marL="1371600" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
+  <p:cSld name="BLANK">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section header" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="13" name="Shape 13"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Google Shape;14;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="2150850"/>
+            <a:ext cx="8520600" cy="841800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and body" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="16" name="Shape 16"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Google Shape;17;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1152475"/>
+            <a:ext cx="8520600" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-317500" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-317500" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and two columns" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1152475"/>
+            <a:ext cx="3999900" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-317500" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-304800" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-304800" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-304800" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-304800" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-304800" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-304800" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-304800" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-304800" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4832400" y="1152475"/>
+            <a:ext cx="3999900" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-317500" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-304800" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-304800" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-304800" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-304800" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-304800" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-304800" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-304800" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-304800" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Google Shape;24;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="One column text">
+  <p:cSld name="ONE_COLUMN_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="555600"/>
+            <a:ext cx="2808000" cy="755700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1389600"/>
+            <a:ext cx="2808000" cy="3179400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-304800" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-304800" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-304800" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-304800" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-304800" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-304800" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-304800" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-304800" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-304800" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Main point">
+  <p:cSld name="MAIN_POINT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="32" name="Shape 32"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Google Shape;33;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="490250" y="450150"/>
+            <a:ext cx="6367800" cy="4090800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Google Shape;34;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section title and description">
+  <p:cSld name="SECTION_TITLE_AND_DESCRIPTION">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4572000" y="-125"/>
+            <a:ext cx="4572000" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Google Shape;37;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="265500" y="1233175"/>
+            <a:ext cx="4045200" cy="1482300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="265500" y="2803075"/>
+            <a:ext cx="4045200" cy="1235100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4939500" y="724075"/>
+            <a:ext cx="3837000" cy="3695100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-317500" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-317500" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Caption">
+  <p:cSld name="CAPTION_ONLY">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Google Shape;42;p10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="4230575"/>
+            <a:ext cx="5998800" cy="605100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="5" name="Shape 5"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;6;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;7;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1152475"/>
+            <a:ext cx="8520600" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-317500" lvl="1" marL="914400">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-317500" lvl="2" marL="1371600">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Google Shape;8;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483648" r:id="rId1"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="53" name="Shape 53"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="398900" y="395200"/>
+            <a:ext cx="6720600" cy="1348500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl"/>
+              <a:t>Opleiding leerkrachten in Atambua</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="55" name="Google Shape;55;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="725125" y="2030825"/>
+            <a:ext cx="8040971" cy="3313950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p13"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3347400" y="2137675"/>
+            <a:ext cx="2449200" cy="2627400"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="76200">
+            <a:solidFill>
+              <a:schemeClr val="dk2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="57" name="Google Shape;57;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6167700" y="623150"/>
+            <a:ext cx="2739200" cy="1044850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="61" name="Shape 61"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Foto"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="62" name="Google Shape;62;p14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="152400" y="152400"/>
+            <a:ext cx="4419600" cy="2657475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...83 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Logo"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="63" name="Google Shape;63;p14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10052300" y="577200"/>
-            <a:ext cx="1562500" cy="600000"/>
+            <a:off x="3232550" y="1518446"/>
+            <a:ext cx="2494977" cy="1653525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="64" name="Google Shape;64;p14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="2962275"/>
+            <a:ext cx="3593034" cy="2028825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5881500" y="1718100"/>
+            <a:ext cx="3593100" cy="3273000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>De oorlog tussen Oost-Timor en West-Timor zorgde voor jarenlange onrust, veel slachtoffers en </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>vluchtelingen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, economische problemen.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="66" name="Google Shape;66;p14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5951250" y="257000"/>
+            <a:ext cx="3192750" cy="1217866"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="70" name="Shape 70"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...24 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Logo"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="71" name="Google Shape;71;p15"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="577200" y="577200"/>
-            <a:ext cx="1562500" cy="600000"/>
+            <a:off x="916625" y="2121447"/>
+            <a:ext cx="6063826" cy="2731374"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="72" name="Google Shape;72;p15"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219200" y="111350"/>
+            <a:ext cx="4092976" cy="2812024"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Tekst"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p15"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1700000"/>
-            <a:ext cx="10820400" cy="1000000"/>
+            <a:off x="7155300" y="1092625"/>
+            <a:ext cx="1988700" cy="3760200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="3600" b="1">
+              <a:rPr lang="nl" sz="2400">
                 <a:solidFill>
-                  <a:srgbClr val="FBF7EF"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Give to Christian education</a:t>
+              <a:t>In dat grensgebied heeft de stichting </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="nl" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FBF7EF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Pendidikan Manekat Anugerah</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> de opleiding tot leerkracht opgericht.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl" sz="1700">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="74" name="Google Shape;74;p15"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5813875" y="111350"/>
+            <a:ext cx="2892575" cy="1103350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="79" name="Google Shape;79;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2299175" y="0"/>
+            <a:ext cx="3809101" cy="1819900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="80" name="Google Shape;80;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2299173" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="81" name="Google Shape;81;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6600855" y="2780975"/>
+            <a:ext cx="3066925" cy="3058400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2345400" y="2220175"/>
+            <a:ext cx="4453200" cy="2070900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Kinderen kunnen naar school en krijgen les van opgeleide leerkrachten. Leerkrachten die Christus liefde kennen en doorgeven.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="83" name="Google Shape;83;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6236350" y="427330"/>
+            <a:ext cx="2907650" cy="1109096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="88" name="Google Shape;88;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5158499" y="1750150"/>
+            <a:ext cx="3130951" cy="4127449"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="89" name="Google Shape;89;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="107850" y="1862176"/>
+            <a:ext cx="3349500" cy="2512125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="90" name="Google Shape;90;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2215700" y="2710325"/>
+            <a:ext cx="2942800" cy="2207100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="519550" y="111350"/>
+            <a:ext cx="5658600" cy="1750800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ze hebben geen eigen gebouw en het aantal studenten groeit. Wij van Setia willen hen helpen om één lokaal (van de vier die nodig zijn) neer te zetten.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="3100">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Tekst"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p17"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10820400" cy="3600000"/>
+          <a:xfrm rot="1070944">
+            <a:off x="1677338" y="3369591"/>
+            <a:ext cx="5344023" cy="1202423"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400">
+              <a:rPr lang="nl" sz="5800">
                 <a:solidFill>
-                  <a:srgbClr val="F4ECD9"/>
+                  <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>IBAN: NL61 RABO 0321 4429 89</a:t>
+              <a:t>Helpt u Mee?</a:t>
             </a:r>
+            <a:endParaRPr sz="5800">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400">
-[...4 lines deleted...]
-              <a:t>In the name of Stichting Setia, 't Harde</a:t>
+              <a:t/>
             </a:r>
-          </a:p>
-[...43 lines deleted...]
-            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="93" name="Google Shape;93;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6496225" y="481763"/>
+            <a:ext cx="2647775" cy="1009975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Setia">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Simple Light">
   <a:themeElements>
-    <a:clrScheme name="Setia">
+    <a:clrScheme name="Simple Light">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="14532D"/>
+        <a:srgbClr val="595959"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="F5F3EC"/>
+        <a:srgbClr val="EEEEEE"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="166534"/>
+        <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="22C55E"/>
+        <a:srgbClr val="212121"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="D97706"/>
+        <a:srgbClr val="78909C"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="F59E0B"/>
+        <a:srgbClr val="FFAB40"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4D7C0F"/>
+        <a:srgbClr val="0097A7"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="84CC16"/>
+        <a:srgbClr val="EEFF41"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="166534"/>
+        <a:srgbClr val="0097A7"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="14532D"/>
+        <a:srgbClr val="0097A7"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Inter">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Inter"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Inter"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="12700">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
-        </a:ln>
-[...3 lines deleted...]
-          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <a:themeElements>
+    <a:clrScheme name="Default">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="158158"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F3F3F3"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="058DC7"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="50B432"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="ED561B"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="EDEF00"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="24CBE5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="64E572"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="2200CC"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551A8B"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>