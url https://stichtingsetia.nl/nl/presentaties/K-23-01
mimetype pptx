--- v0 (2026-08-05)
+++ v1 (2026-11-04)
@@ -1,1465 +1,7526 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483659" r:id="rId4"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId5"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...4 lines deleted...]
-    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="258" r:id="rId8"/>
+    <p:sldId id="259" r:id="rId9"/>
+    <p:sldId id="260" r:id="rId10"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000" type="screen16x9"/>
+  <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
+  <p:defaultTextStyle>
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" orient="horz" pos="1620">
+          <p15:clr>
+            <a:srgbClr val="747775"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="747775"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-
+<file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
+        </p:scale>
+        <p:origin x="0" y="0"/>
+      </p:cViewPr>
+      <p:guideLst>
+        <p:guide pos="1620" orient="horz"/>
+        <p:guide pos="2880"/>
+      </p:guideLst>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+</p:viewPr>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Blank">
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
-[...147 lines deleted...]
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Vorm"/>
+          <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="457200"/>
-            <a:ext cx="1802500" cy="840000"/>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096075" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...6 lines deleted...]
-          </a:solidFill>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...3 lines deleted...]
-        </p:txBody>
       </p:sp>
-      <p:pic>
-[...12 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="577200" y="577200"/>
-            <a:ext cx="1562500" cy="600000"/>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...16 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...80 lines deleted...]
-          </a:p>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-298450" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-298450" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-298450" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-298450" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-298450" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-298450" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-298450" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-298450" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-298450" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1100"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...2 lines deleted...]
-</p:sld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:notesStyle>
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vorm"/>
+          <p:cNvPr id="51" name="Google Shape;51;g3ee290afac6_0_0:notes"/>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="110000"/>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...4 lines deleted...]
-          </a:solidFill>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
         </p:spPr>
-        <p:txBody>
-[...3 lines deleted...]
-        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Tekst"/>
-[...3 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="52" name="Google Shape;52;g3ee290afac6_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1150000"/>
-            <a:ext cx="10820400" cy="1000000"/>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr/>
-[...37 lines deleted...]
-              </a:spcBef>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400">
-[...4 lines deleted...]
-              <a:t>Kalimantan</a:t>
+              <a:t/>
             </a:r>
-          </a:p>
-[...33 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
+</p:notes>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="61" name="Shape 61"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vorm"/>
+          <p:cNvPr id="62" name="Google Shape;62;g3ee290afac6_0_56:notes"/>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="110000"/>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...4 lines deleted...]
-          </a:solidFill>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
         </p:spPr>
-        <p:txBody>
-[...3 lines deleted...]
-        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Tekst"/>
-[...3 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="63" name="Google Shape;63;g3ee290afac6_0_56:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1150000"/>
-            <a:ext cx="10820400" cy="1000000"/>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr/>
-[...37 lines deleted...]
-              </a:spcBef>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400">
-[...4 lines deleted...]
-              <a:t>Alet runt een kleuterschool in het dorp Dungkan op West-Kalimantan en geeft de kinderen elke week een voedzame maaltijd.</a:t>
+              <a:t/>
             </a:r>
-          </a:p>
-[...33 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
+</p:notes>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="69" name="Shape 69"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vorm"/>
+          <p:cNvPr id="70" name="Google Shape;70;g3ee290afac6_0_63:notes"/>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="110000"/>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...4 lines deleted...]
-          </a:solidFill>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
         </p:spPr>
-        <p:txBody>
-[...3 lines deleted...]
-        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Tekst"/>
-[...3 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="71" name="Google Shape;71;g3ee290afac6_0_63:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1150000"/>
-            <a:ext cx="10820400" cy="1000000"/>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr/>
-[...35 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400">
-[...4 lines deleted...]
-              <a:t>Lesmateriaal 2026: € 200</a:t>
+              <a:t/>
             </a:r>
-          </a:p>
-[...59 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
+</p:notes>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;g3ee290afac6_0_67:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;g3ee290afac6_0_67:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;g3ee290afac6_2_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3ee290afac6_2_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title slide" type="title">
+  <p:cSld name="TITLE">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Google Shape;10;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311708" y="744575"/>
+            <a:ext cx="8520600" cy="2052600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="5200"/>
+              <a:buNone/>
+              <a:defRPr sz="5200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="2834125"/>
+            <a:ext cx="8520600" cy="792600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Big number">
+  <p:cSld name="BIG_NUMBER">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="44" name="Shape 44"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph hasCustomPrompt="1" type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1106125"/>
+            <a:ext cx="8520600" cy="1963500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="12000"/>
+              <a:buNone/>
+              <a:defRPr sz="12000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:t>xx%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="3152225"/>
+            <a:ext cx="8520600" cy="1300800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-317500" lvl="1" marL="914400" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-317500" lvl="2" marL="1371600" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
+  <p:cSld name="BLANK">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section header" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="13" name="Shape 13"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Google Shape;14;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="2150850"/>
+            <a:ext cx="8520600" cy="841800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and body" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="16" name="Shape 16"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Google Shape;17;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1152475"/>
+            <a:ext cx="8520600" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-317500" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-317500" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and two columns" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1152475"/>
+            <a:ext cx="3999900" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-317500" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-304800" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-304800" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-304800" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-304800" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-304800" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-304800" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-304800" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-304800" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4832400" y="1152475"/>
+            <a:ext cx="3999900" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-317500" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-304800" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-304800" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-304800" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-304800" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-304800" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-304800" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-304800" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-304800" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Google Shape;24;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;p6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="One column text">
+  <p:cSld name="ONE_COLUMN_TEXT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="555600"/>
+            <a:ext cx="2808000" cy="755700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1389600"/>
+            <a:ext cx="2808000" cy="3179400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-304800" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-304800" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-304800" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-304800" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-304800" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-304800" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-304800" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-304800" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="○"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-304800" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buChar char="■"/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Main point">
+  <p:cSld name="MAIN_POINT">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="32" name="Shape 32"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Google Shape;33;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="490250" y="450150"/>
+            <a:ext cx="6367800" cy="4090800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Google Shape;34;p8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section title and description">
+  <p:cSld name="SECTION_TITLE_AND_DESCRIPTION">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;p9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4572000" y="-125"/>
+            <a:ext cx="4572000" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Google Shape;37;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="265500" y="1233175"/>
+            <a:ext cx="4045200" cy="1482300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4200"/>
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="subTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="265500" y="2803075"/>
+            <a:ext cx="4045200" cy="1235100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Google Shape;39;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4939500" y="724075"/>
+            <a:ext cx="3837000" cy="3695100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-317500" lvl="1" marL="914400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-317500" lvl="2" marL="1371600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Caption">
+  <p:cSld name="CAPTION_ONLY">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Google Shape;42;p10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="4230575"/>
+            <a:ext cx="5998800" cy="605100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="5" name="Shape 5"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;6;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="445025"/>
+            <a:ext cx="8520600" cy="572700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;7;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311700" y="1152475"/>
+            <a:ext cx="8520600" cy="3416400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="●"/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-317500" lvl="1" marL="914400">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-317500" lvl="2" marL="1371600">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-317500" lvl="3" marL="1828800">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-317500" lvl="4" marL="2286000">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-317500" lvl="5" marL="2743200">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-317500" lvl="6" marL="3200400">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="●"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-317500" lvl="7" marL="3657600">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="○"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-317500" lvl="8" marL="4114800">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buChar char="■"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Google Shape;8;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="nl"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483648" r:id="rId1"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Foto"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="54" name="Google Shape;54;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="-70200" y="-458525"/>
+            <a:ext cx="4801800" cy="4601725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;p13"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="354525" y="296400"/>
+            <a:ext cx="1255200" cy="1569300"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="76200">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="med" w="med" type="none"/>
+            <a:tailEnd len="med" w="med" type="triangle"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vorm"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="56" name="Google Shape;56;p13"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5800000"/>
-            <a:ext cx="12192000" cy="1058000"/>
+            <a:off x="5313600" y="1404700"/>
+            <a:ext cx="3915600" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...23 lines deleted...]
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400" b="1">
+              <a:rPr lang="nl" sz="2200">
                 <a:solidFill>
-                  <a:srgbClr val="FBF7EF"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Kleuterschool van Alet in Dungkan op Kalimantan Barat</a:t>
+              <a:t>Kalimantan, ooit een groot oerwoud, nu veel oliepalm plantages en onteigende grond.</a:t>
             </a:r>
+            <a:endParaRPr sz="2200">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...24 lines deleted...]
-          <a:p/>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Logo"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="57" name="Google Shape;57;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10052300" y="577200"/>
-            <a:ext cx="1562500" cy="600000"/>
+            <a:off x="5313600" y="2928700"/>
+            <a:ext cx="3248025" cy="1997000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-986351">
+            <a:off x="521364" y="1964384"/>
+            <a:ext cx="4045268" cy="622431"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl" sz="1900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Laat de kinderen tot mij komen.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1900">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="675600" y="4056700"/>
+            <a:ext cx="4056000" cy="488100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl" sz="2100">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Hoe doen ze dat op Kalimantan?</a:t>
+            </a:r>
+            <a:endParaRPr sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="60" name="Google Shape;60;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5156655" y="0"/>
+            <a:ext cx="3995382" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="64" name="Shape 64"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...24 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Logo"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="65" name="Google Shape;65;p14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="577200" y="577200"/>
-            <a:ext cx="1562500" cy="600000"/>
+            <a:off x="6991750" y="1212275"/>
+            <a:ext cx="1899275" cy="3377850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Tekst"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p14"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1700000"/>
-            <a:ext cx="10820400" cy="1000000"/>
+            <a:off x="3613000" y="1212275"/>
+            <a:ext cx="3042300" cy="2074800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="3600" b="1">
+              <a:rPr lang="nl" sz="2200">
                 <a:solidFill>
-                  <a:srgbClr val="FBF7EF"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Geef aan christelijk onderwijs</a:t>
+              <a:t>Alet kent haar Verlosser en zo is zij ook leerkracht in dit schooltje. Zij is weduwe van een predikant en heeft een lichamelijke beperking. Dat houdt haar niet tegen om de </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="nl" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>kinderen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="nl" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> van haar kampong te helpen. </a:t>
+            </a:r>
+            <a:endParaRPr sz="2200">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="67" name="Google Shape;67;p14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2" y="0"/>
+            <a:ext cx="3276550" cy="4370525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="68" name="Google Shape;68;p14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6101653" y="51801"/>
+            <a:ext cx="3042347" cy="1160475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="73" name="Google Shape;73;p15"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="152400"/>
+            <a:ext cx="5591162" cy="4192104"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="74" name="Google Shape;74;p15"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6868187" y="2143275"/>
+            <a:ext cx="2485024" cy="3314701"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="75" name="Google Shape;75;p15"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3698498" y="1524000"/>
+            <a:ext cx="3054875" cy="4074825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="76" name="Google Shape;76;p15"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5743552" y="272779"/>
+            <a:ext cx="3280198" cy="1251225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="81" name="Google Shape;81;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="152400"/>
+            <a:ext cx="3627563" cy="4838701"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3964400" y="1447188"/>
+            <a:ext cx="3417300" cy="2249100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>De kleuterschool vindt plaats in en voor haar huisje. </a:t>
+            </a:r>
+            <a:endParaRPr sz="2200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="83" name="Google Shape;83;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3964404" y="2839779"/>
+            <a:ext cx="5179600" cy="2913972"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="84" name="Google Shape;84;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5552501" y="152400"/>
+            <a:ext cx="3059175" cy="1166900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="89" name="Google Shape;89;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152400" y="152400"/>
+            <a:ext cx="3439951" cy="2579175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="90" name="Google Shape;90;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3978062" y="1223075"/>
+            <a:ext cx="2485024" cy="3314701"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="399075" y="2958225"/>
+            <a:ext cx="2946600" cy="1412400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nl" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Een keer per week krijgen de kinderen een maaltijd, soms samen met de ouders.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2200">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Tekst"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p17"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="2850000"/>
-            <a:ext cx="10820400" cy="3600000"/>
+            <a:off x="6980050" y="1894675"/>
+            <a:ext cx="1987800" cy="2643000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="nl-NL" sz="2400">
+              <a:rPr lang="nl" sz="2100">
                 <a:solidFill>
-                  <a:srgbClr val="F4ECD9"/>
+                  <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>IBAN: NL61 RABO 0321 4429 89</a:t>
+              <a:t>Helpt u mee om Alet de kans te geven om door te gaan in haar Kampong?Bidt u mee?</a:t>
             </a:r>
-          </a:p>
-[...58 lines deleted...]
-            </a:r>
+            <a:endParaRPr sz="2100">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="93" name="Google Shape;93;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6160950" y="239575"/>
+            <a:ext cx="2806905" cy="1070675"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Setia">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Simple Light">
   <a:themeElements>
-    <a:clrScheme name="Setia">
+    <a:clrScheme name="Simple Light">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="14532D"/>
+        <a:srgbClr val="595959"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="F5F3EC"/>
+        <a:srgbClr val="EEEEEE"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="166534"/>
+        <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="22C55E"/>
+        <a:srgbClr val="212121"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="D97706"/>
+        <a:srgbClr val="78909C"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="F59E0B"/>
+        <a:srgbClr val="FFAB40"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4D7C0F"/>
+        <a:srgbClr val="0097A7"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="84CC16"/>
+        <a:srgbClr val="EEFF41"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="166534"/>
+        <a:srgbClr val="0097A7"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="14532D"/>
+        <a:srgbClr val="0097A7"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Inter">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Inter"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Inter"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="12700">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
-        </a:ln>
-[...3 lines deleted...]
-          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <a:themeElements>
+    <a:clrScheme name="Default">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="158158"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F3F3F3"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="058DC7"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="50B432"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="ED561B"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="EDEF00"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="24CBE5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="64E572"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="2200CC"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551A8B"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>